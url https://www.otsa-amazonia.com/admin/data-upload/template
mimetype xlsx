--- v0 (2026-06-02)
+++ v1 (2026-08-01)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Datos" sheetId="1" r:id="rId4"/>
     <sheet name="Listas" sheetId="2" r:id="rId5"/>
     <sheet name="Ejemplo" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>indicator_code</t>
   </si>
   <si>
     <t>country_code</t>
   </si>
   <si>
     <t>region_code</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>value</t>
   </si>
   <si>
     <t>national_mean</t>
   </si>
   <si>
     <t>result_code</t>
   </si>
   <si>
     <t>Seleccionar de lista</t>
   </si>
   <si>
@@ -108,153 +108,138 @@
   <si>
     <t>IND_008 - Porcentaje de permanencia</t>
   </si>
   <si>
     <t>IND_009 - Índice de intensidad o de expulsión</t>
   </si>
   <si>
     <t>IND_010 - Índice de presión</t>
   </si>
   <si>
     <t>IND_011 - Tasa de desempleo</t>
   </si>
   <si>
     <t>IND_012 - Tasa de ocupación</t>
   </si>
   <si>
     <t>IND_013 - Tasa de cobertura neta para nivel educativo (TCN)</t>
   </si>
   <si>
     <t>IND_014 - Tasa de analfabetismo</t>
   </si>
   <si>
     <t>IND_015 - Capacidad instalada en salud en salud</t>
   </si>
   <si>
-    <t>IND_016 - Cobertura de afiliación al  Sistema General de Seguridad Social en Salud (SGSSS).</t>
+    <t>IND_016 - Cobertura de afiliación al  Sistema General de Seguridad Social en Salud (SGSSS)</t>
   </si>
   <si>
     <t>IND_017 - Densidad estimada de recurso humano en salud</t>
   </si>
   <si>
     <t>IND_018 - Razón de mortalidad materna</t>
   </si>
   <si>
     <t>IND_019 - Tasa de mortalidad infantil</t>
   </si>
   <si>
     <t>IND_020 - Tasa bruta de natalidad</t>
   </si>
   <si>
     <t>IND_021 - Tasa general y específicas de fecundidad</t>
   </si>
   <si>
     <t>IND_022 - Porcentaje de egresos hospitalarios</t>
   </si>
   <si>
     <t>IND_023 - Incidencia de accidente ofídico</t>
   </si>
   <si>
     <t>IND_024 - Incidencia de agresiones y contactos con animales potencialmente transmisores de rabia</t>
   </si>
   <si>
-    <t>IND_025 - Incidencia de defectos congénitos en menores de un año</t>
+    <t>IND_025 - Prevalencia de defectos congénitos en menores de un año</t>
   </si>
   <si>
     <t>IND_026 - Porcentaje de bajo peso al nacer</t>
   </si>
   <si>
-    <t>IND_027 - Incidencia de cáncer infantil</t>
+    <t>IND_027 - Tasa de notificación de cáncer infantil</t>
   </si>
   <si>
     <t>IND_028 - Incidencia de IRA por virus nuevo (COVID-19)</t>
   </si>
   <si>
     <t>IND_029 - Incidencia dengue y dengue grave</t>
   </si>
   <si>
     <t>IND_030 - Prevalencia desnutrición en menores de 5 años</t>
   </si>
   <si>
     <t>IND_031 - Incidencia de Hepatitis B</t>
   </si>
   <si>
     <t>IND_032 - Incidencia de infección respiratoria aguda</t>
   </si>
   <si>
     <t>IND_033 - Incidencia de leishmaniasis (por forma clínica)</t>
   </si>
   <si>
     <t>IND_034 - índice parasitaria anual malaria</t>
   </si>
   <si>
     <t>IND_035 - Tasa de mortalidad por EDA en menores de 5 años</t>
   </si>
   <si>
     <t>IND_036 - Tasa de  mortalidad por IRA en menores de 5 años</t>
   </si>
   <si>
-    <t>IND_037 - Incidencia de sífilis gestacional y sífilis congénita</t>
+    <t>IND_037 - Prevalencia de sífilis gestacional y sífilis congénita</t>
   </si>
   <si>
     <t>IND_038 - Incidencia de tuberculosis general y por tipo de tuberculosis</t>
   </si>
   <si>
-    <t>IND_039 - Incidencia de VIH/SIDA</t>
+    <t>IND_039 - Tasa de notificación de VIH/SIDA</t>
   </si>
   <si>
     <t>IND_040 - Tasa de mortalidad por accidentes de tránsito</t>
   </si>
   <si>
     <t>IND_041 - Tasa de homicidios</t>
   </si>
   <si>
     <t>IND_042 - Cobertura de vacunación para cada biológico incluido en el Programa Ampliado de Inmunizaciones (PAI)</t>
   </si>
   <si>
     <t>IND_043 - Tasa de desempleo en Bogotá</t>
   </si>
   <si>
     <t>IND_044 - Tasa de desempleo en Medellin</t>
   </si>
   <si>
     <t>IND_045 - Tasa de desempleo en Cali</t>
-  </si>
-[...13 lines deleted...]
-    <t>IND_050 - Pobreza por Necesidades Básicas Insatisfechas</t>
   </si>
   <si>
     <t>SAL_MORT_INF - Mortalidad infantil</t>
   </si>
   <si>
     <t>SB_COB_ACUEDUCTO - Cobertura de servicio de acueducto</t>
   </si>
   <si>
     <t>SB_COB_ALCANTARILLADO - Cobertura de servicio de alcantarillado</t>
   </si>
   <si>
     <t>SERV_INTERNET - Cobertura de internet</t>
   </si>
   <si>
     <t>CO - Colombia</t>
   </si>
   <si>
     <t>EC - Ecuador</t>
   </si>
   <si>
     <t>AMA - Amazonas (CO)</t>
   </si>
   <si>
     <t>ANT - Antioquia (CO)</t>
   </si>
@@ -9933,51 +9918,51 @@
       <c r="E1000" s="9"/>
       <c r="F1000" s="6"/>
       <c r="G1000" s="5"/>
     </row>
     <row r="1001" spans="1:7">
       <c r="A1001" s="7"/>
       <c r="B1001" s="7"/>
       <c r="C1001" s="5"/>
       <c r="D1001" s="8"/>
       <c r="E1001" s="9"/>
       <c r="F1001" s="6"/>
       <c r="G1001" s="5"/>
     </row>
     <row r="1002" spans="1:7">
       <c r="A1002" s="7"/>
       <c r="B1002" s="7"/>
       <c r="C1002" s="5"/>
       <c r="D1002" s="8"/>
       <c r="E1002" s="9"/>
       <c r="F1002" s="6"/>
       <c r="G1002" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="3">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Indicador inválido" error="Selecciona un indicator_code de la lista." promptTitle="Indicador" prompt="Selecciona el código del indicador. Consulta la hoja &quot;Listas&quot; para ver los nombres." sqref="A3:A1002">
-      <formula1>Listas!$A$2:$A$54</formula1>
+      <formula1>Listas!$A$2:$A$49</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="País inválido" error="Selecciona un country_code de la lista." promptTitle="País" prompt="Selecciona el país de la lista." sqref="B3:B1002">
       <formula1>Listas!$B$2:$B$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" promptTitle="Región" prompt="Selecciona la región (vacío = dato nacional)." sqref="C3:C1002">
       <formula1>Listas!$C$2:$C$58</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -9991,493 +9976,478 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="55" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C2" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="C13" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="C15" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="C17" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="C18" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="C22" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="C23" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="C24" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="C25" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="C27" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="C28" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="C29" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="C31" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="C33" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="C34" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="C35" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="C41" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="C42" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="C43" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="C44" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="C46" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="C48" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="C49" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="C50" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="C51" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="C52" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="C53" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="C54" t="s">
         <v>118</v>
-      </c>
-[...38 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="C55" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="C56" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="C57" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="C58" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G2"/>
   <sheetViews>
@@ -10499,57 +10469,57 @@
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="10" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B2" s="10" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D2" s="10">
         <v>2023</v>
       </c>
       <c r="E2" s="10">
         <v>12.34</v>
       </c>
       <c r="F2" s="10">
         <v>10.0</v>
       </c>
       <c r="G2" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>